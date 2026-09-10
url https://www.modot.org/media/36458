--- v0 (2026-04-14)
+++ v1 (2026-09-10)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02452FCF" w14:textId="4AB24CC4" w:rsidR="00316415" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Missouri Department of Transportation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A713786" w14:textId="3537E381" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -122,51 +123,51 @@
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:id w:val="-116760824"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001967B2" w:rsidRPr="008F01C8">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                 </w:rPr>
                 <w:t>Click or tap here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B878F3F" w14:textId="71CB28D0" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
+    <w:p w14:paraId="7B878F3F" w14:textId="4E9FFBAE" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Last </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4 digits ONL</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
@@ -199,51 +200,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>***/**</w:t>
       </w:r>
       <w:r w:rsidR="001A504A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="217485037"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001967B2" w:rsidRPr="008F01C8">
+          <w:r w:rsidR="003F48EA" w:rsidRPr="008F01C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="71216EC6" w14:textId="63FCB35D" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Job Title</w:t>
       </w:r>
       <w:r w:rsidR="0006400B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -389,51 +390,51 @@
           <w:r w:rsidR="001967B2" w:rsidRPr="008F01C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="07EC23DA" w14:textId="77777777" w:rsidR="00015CDD" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031D3BCE" wp14:editId="15EB08FF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031D3BCE" wp14:editId="15EB08FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5376</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5929431" cy="47625"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5929431" cy="47625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -461,59 +462,59 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="06DC6B46" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.7pt;margin-top:.4pt;width:466.9pt;height:3.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLbw/QjAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtrOkv6I6lRRq06T&#10;ujZaO/WZYIgtYY4BiZP99TvAcdKu26RpLxi4u+8+Pt/d5dW2VWQjrGtAl7Q4ySkRmkPV6FVJvz3d&#10;fjinxHmmK6ZAi5LuhKNXs/fvLjszFSOoQVXCEgTRbtqZktbem2mWOV6LlrkTMEKjUYJtmcejXWWV&#10;ZR2ityob5flp1oGtjAUunMPbm2Sks4gvpeD+QUonPFElRW4+rjauy7Bms0s2XVlm6ob3NNg/sGhZ&#10;ozHpAHXDPCNr2/wC1TbcggPpTzi0GUjZcBHfgK8p8leveayZEfEtKI4zg0zu/8Hy+82jWViUoTNu&#10;6nAbXrGVtg1f5Ee2UazdIJbYesLxcnIxuhh/LCjhaBufnY4mQczsEGys858EtCRsSmrxX0SJ2ObO&#10;+eS6dwm5HKimum2Uiofw/8W1smTD8M8tV0UMVev2C1Tp7myS5/H/YcpYLsE9EniBpPTfwP226Jkf&#10;BSJoiMwOqsSd3ykR8JT+KiRpKtRhFJkNDBI5xrnQPpF2NatEui5+yzkCBmSJCgzYPcBLMfbYScLe&#10;P4SKWO9DcP4nYil4iIiZQfshuG002LcAFL6qz5z89yIlaYJKS6h2C0sspG5zht82WAJ3zPkFs9he&#10;2Ig4MvwDLlJBV1Lod5TUYH+8dR/8serRSkmH7VpS933NrKBEfdbYDxfFeBz6Ox7Gk7MRHuyxZXls&#10;0ev2GrCusHqRXdwGf6/2W2mhfcbJMg9Z0cQ0x9wl5d7uD9c+jRGcTVzM59ENe9owf6cfDQ/gQdVQ&#10;4k/bZ2ZN3wceG+ge9q3Npq/aIfmGSA3ztQfZxF456NrrjfMgFns/u8LAOT5Hr8OEnf0EAAD//wMA&#10;UEsDBBQABgAIAAAAIQBNaTD+1QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8h&#10;jODNTd2CaG26LMJeXayC12kzNsVmUpJst/rrHU96e483vPdNvVv9pBaKaQxs4HZTgCLugx15MPD2&#10;eri5B5UyssUpMBn4ogS75vKixsqGM7/Q0uZBSQmnCg24nOdK69Q78pg2YSaW7CNEj1lsHLSNeJZy&#10;P+ltUdxpjyPLgsOZnhz1n+3JG1iWbvt9OO7n5/wesLUxHh13xlxfrftHUJnW/HcMv/iCDo0wdeHE&#10;NqnJgDySDQi9ZA9lKaITW4Juav2fvfkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS28P&#10;0IwCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TWkw/tUAAAADAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="4AD87959" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.7pt;margin-top:.4pt;width:466.9pt;height:3.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLbw/QjAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtrOkv6I6lRRq06T&#10;ujZaO/WZYIgtYY4BiZP99TvAcdKu26RpLxi4u+8+Pt/d5dW2VWQjrGtAl7Q4ySkRmkPV6FVJvz3d&#10;fjinxHmmK6ZAi5LuhKNXs/fvLjszFSOoQVXCEgTRbtqZktbem2mWOV6LlrkTMEKjUYJtmcejXWWV&#10;ZR2ityob5flp1oGtjAUunMPbm2Sks4gvpeD+QUonPFElRW4+rjauy7Bms0s2XVlm6ob3NNg/sGhZ&#10;ozHpAHXDPCNr2/wC1TbcggPpTzi0GUjZcBHfgK8p8leveayZEfEtKI4zg0zu/8Hy+82jWViUoTNu&#10;6nAbXrGVtg1f5Ee2UazdIJbYesLxcnIxuhh/LCjhaBufnY4mQczsEGys858EtCRsSmrxX0SJ2ObO&#10;+eS6dwm5HKimum2Uiofw/8W1smTD8M8tV0UMVev2C1Tp7myS5/H/YcpYLsE9EniBpPTfwP226Jkf&#10;BSJoiMwOqsSd3ykR8JT+KiRpKtRhFJkNDBI5xrnQPpF2NatEui5+yzkCBmSJCgzYPcBLMfbYScLe&#10;P4SKWO9DcP4nYil4iIiZQfshuG002LcAFL6qz5z89yIlaYJKS6h2C0sspG5zht82WAJ3zPkFs9he&#10;2Ig4MvwDLlJBV1Lod5TUYH+8dR/8serRSkmH7VpS933NrKBEfdbYDxfFeBz6Ox7Gk7MRHuyxZXls&#10;0ev2GrCusHqRXdwGf6/2W2mhfcbJMg9Z0cQ0x9wl5d7uD9c+jRGcTVzM59ENe9owf6cfDQ/gQdVQ&#10;4k/bZ2ZN3wceG+ge9q3Npq/aIfmGSA3ztQfZxF456NrrjfMgFns/u8LAOT5Hr8OEnf0EAAD//wMA&#10;UEsDBBQABgAIAAAAIQBNaTD+1QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8h&#10;jODNTd2CaG26LMJeXayC12kzNsVmUpJst/rrHU96e483vPdNvVv9pBaKaQxs4HZTgCLugx15MPD2&#10;eri5B5UyssUpMBn4ogS75vKixsqGM7/Q0uZBSQmnCg24nOdK69Q78pg2YSaW7CNEj1lsHLSNeJZy&#10;P+ltUdxpjyPLgsOZnhz1n+3JG1iWbvt9OO7n5/wesLUxHh13xlxfrftHUJnW/HcMv/iCDo0wdeHE&#10;NqnJgDySDQi9ZA9lKaITW4Juav2fvfkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS28P&#10;0IwCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TWkw/tUAAAADAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" strokecolor="black [3213]" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C71B640" w14:textId="7D1894D1" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
+    <w:p w14:paraId="2C71B640" w14:textId="7B7B983F" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Employees:</w:t>
       </w:r>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
@@ -523,110 +524,131 @@
         </w:rPr>
         <w:t xml:space="preserve"> the Employee Personal Information Changes </w:t>
       </w:r>
       <w:r w:rsidR="006B58E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="006415A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and forward to your local Human Resources representative</w:t>
       </w:r>
       <w:r w:rsidR="006415A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, along with supporting documentation of the name change</w:t>
+        <w:t xml:space="preserve">, along with </w:t>
+      </w:r>
+      <w:r w:rsidR="00244A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a copy of the new social security card or other approved lawful documentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EFE0BE" w14:textId="7EB78EC1" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Central Office/District Human Resources/Support Services Representatives:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  Enter information into SAM II system and forward the original or a copy of the form to the </w:t>
+        <w:t>Central Office/District Human Resources/Support Services Representatives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC1534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Enter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC1534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information into SAM II system and forward the original or a copy of the form to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Central Office Human Resources Division, ATTN: HR Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, to be placed in employee’s file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081C1EDE" w14:textId="7994AFE1" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="582C3788" wp14:editId="1016C8DB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="582C3788" wp14:editId="1016C8DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5929431" cy="50800"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5929431" cy="50800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -641,51 +663,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4BF5D4FD" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.7pt;margin-top:-.1pt;width:466.9pt;height:4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoYueccwIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fU1gsLaooUKtmCZ1&#10;LVI79dl1HGLJX7MNgf36HTsU0m5P03gw9/p+H5+bq+udVmQrfJDWVHR0VlIiDLe1NOuK/nhafrqg&#10;JERmaqasERXdi0Cv5x8/XHVuJsa2taoWniCJCbPOVbSN0c2KIvBWaBbOrBMGxsZ6zSJUvy5qzzpk&#10;16oYl+WXorO+dt5yEQJub3sjnef8TSN4fGiaICJRFUVvMZ8+ny/pLOZXbLb2zLWSH9pg/9CFZtKg&#10;6DHVLYuMbLz8I5WW3Ntgm3jGrS5s00gu8gyYZlS+m+axZU7kWQBOcEeYwv9Ly++3j27lAUPnwixA&#10;TFPsGq/TP/ojuwzW/giW2EXCcTm9HF9OPo8o4bBNy4syg1mcgp0P8auwmiShoh5vkSFi27sQURCu&#10;ry6pVrBK1kupVFb24UZ5smV4Nrx2bTtKFAsRlxVd5l/OpTb6u617v/Npeewh5Phc401eZUgHmo7P&#10;4Uk4A+EaxSJE7eqKBrOmhKk1mMyjzwXeRPdZh109AY1BZ2hg0MNwoDTpLQttH5yz9tzTMmIBlNQV&#10;BYSnaGUSDiJT+IDX6YWS9GLr/coTb3tOB8eXEkXugNKKeZAYE2Ix4wOORlmMbQ8SJa31v/52n/zB&#10;LVgp6bAUgOTnhnmBEb8ZsO5yNJmkLcrKZHo+huKHlpehxWz0jcUDgiPoLovJP6pXsfFWP2N/F6kq&#10;TMxw1O7BPyg3sV9WfAG4WCyyGzbHsXhnHh1PyRNOCd6n3TPz7sC2iIe5t68LxGbvSNf7pkhjF5to&#10;G5kZecIV1EkKti6T6PCFSGs91LPX6Ts2/w0AAP//AwBQSwMEFAAGAAgAAAAhABEZd9naAAAABAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFyq1qEVaRuyqVoQ6pnAA7j2Ngn4J4rd&#10;Jrw9ywmOoxnNfFPuJmfFlYbYBY/wsMhAkNfBdL5B+Hh/nW9AxKS8UTZ4QvimCLvq9qZUhQmjf6Nr&#10;nRrBJT4WCqFNqS+kjLolp+Ii9OTZO4fBqcRyaKQZ1MjlzsplluXSqc7zQqt6em5Jf9UXhzC8aL2e&#10;zY6fRyv3ed70h8exPiDe3037JxCJpvQXhl98RoeKmU7h4k0UFoGPJIT5EgSb29WKf5wQ1huQVSn/&#10;w1c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKhi55xzAgAADwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABEZd9naAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="#bfbfbf" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="2FCB0160" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.7pt;margin-top:-.1pt;width:466.9pt;height:4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoYueccwIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fU1gsLaooUKtmCZ1&#10;LVI79dl1HGLJX7MNgf36HTsU0m5P03gw9/p+H5+bq+udVmQrfJDWVHR0VlIiDLe1NOuK/nhafrqg&#10;JERmaqasERXdi0Cv5x8/XHVuJsa2taoWniCJCbPOVbSN0c2KIvBWaBbOrBMGxsZ6zSJUvy5qzzpk&#10;16oYl+WXorO+dt5yEQJub3sjnef8TSN4fGiaICJRFUVvMZ8+ny/pLOZXbLb2zLWSH9pg/9CFZtKg&#10;6DHVLYuMbLz8I5WW3Ntgm3jGrS5s00gu8gyYZlS+m+axZU7kWQBOcEeYwv9Ly++3j27lAUPnwixA&#10;TFPsGq/TP/ojuwzW/giW2EXCcTm9HF9OPo8o4bBNy4syg1mcgp0P8auwmiShoh5vkSFi27sQURCu&#10;ry6pVrBK1kupVFb24UZ5smV4Nrx2bTtKFAsRlxVd5l/OpTb6u617v/Npeewh5Phc401eZUgHmo7P&#10;4Uk4A+EaxSJE7eqKBrOmhKk1mMyjzwXeRPdZh109AY1BZ2hg0MNwoDTpLQttH5yz9tzTMmIBlNQV&#10;BYSnaGUSDiJT+IDX6YWS9GLr/coTb3tOB8eXEkXugNKKeZAYE2Ix4wOORlmMbQ8SJa31v/52n/zB&#10;LVgp6bAUgOTnhnmBEb8ZsO5yNJmkLcrKZHo+huKHlpehxWz0jcUDgiPoLovJP6pXsfFWP2N/F6kq&#10;TMxw1O7BPyg3sV9WfAG4WCyyGzbHsXhnHh1PyRNOCd6n3TPz7sC2iIe5t68LxGbvSNf7pkhjF5to&#10;G5kZecIV1EkKti6T6PCFSGs91LPX6Ts2/w0AAP//AwBQSwMEFAAGAAgAAAAhABEZd9naAAAABAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFyq1qEVaRuyqVoQ6pnAA7j2Ngn4J4rd&#10;Jrw9ywmOoxnNfFPuJmfFlYbYBY/wsMhAkNfBdL5B+Hh/nW9AxKS8UTZ4QvimCLvq9qZUhQmjf6Nr&#10;nRrBJT4WCqFNqS+kjLolp+Ii9OTZO4fBqcRyaKQZ1MjlzsplluXSqc7zQqt6em5Jf9UXhzC8aL2e&#10;zY6fRyv3ed70h8exPiDe3037JxCJpvQXhl98RoeKmU7h4k0UFoGPJIT5EgSb29WKf5wQ1huQVSn/&#10;w1c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKhi55xzAgAADwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABEZd9naAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="#bfbfbf" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="748462F3" w14:textId="79B66BCC" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>EMPLOYEE NAME CHANGE (ENCH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E540E" w14:textId="7EB73259" w:rsidR="006A5658" w:rsidRPr="00AC1534" w:rsidRDefault="006A5658" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1350,51 +1372,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Legal (LEGAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486F3000" w14:textId="3A90B5E8" w:rsidR="00FA7264" w:rsidRPr="00AC1534" w:rsidRDefault="001967B2" w:rsidP="001967B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F89C5B9" wp14:editId="5C9F4A24">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F89C5B9" wp14:editId="5C9F4A24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>300355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5928995" cy="45719"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5928995" cy="45719"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1409,51 +1431,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="388EC27F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.65pt;margin-top:23.65pt;width:466.85pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMnp57dwIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faSt6KAVKapAnSYx&#10;QALEs3GcJpLt82y3affr99kpNLA9TcuDc+c7n++++84Xlzuj2Vb50JIt+fhkxJmykqrWrkv+9Lj6&#10;cs5ZiMJWQpNVJd+rwC8Xnz9ddG6uJtSQrpRnCGLDvHMlb2J086IIslFGhBNyysJYkzciQvXrovKi&#10;Q3Sji8lo9LXoyFfOk1QhYPe6N/JFjl/XSsa7ug4qMl1y5Bbz6vP6ktZicSHmay9c08pDGuIfsjCi&#10;tbj0LdS1iIJtfPtHKNNKT4HqeCLJFFTXrVS5BlQzHn2o5qERTuVaAE5wbzCF/xdW3m4f3L0HDJ0L&#10;8wAxVbGrvUl/5Md2Gaz9G1hqF5nE5nQ2OZ/NppxJ2E6nZ+NZArM4HnY+xG+KDEtCyT16kSES25sQ&#10;e9dXl3RXIN1Wq1brrOzDlfZsK9A2dLuijjMtQsRmyVf5y7H0xvygqvc7m45GuaHIIeTzOZ13cbVl&#10;HWg6OYMnkwKEq7WIEI2rSh7smjOh12CyjD5f8O50H3WY1SPQGGSGBAY5DAtKlV6L0PSHc9See6aN&#10;GADdmpKfD09rm3BQmcIHvI4dStILVft7zzz1nA5OrlpccgOU7oUHiVEhBjPeYak1oWw6SJw15H/9&#10;bT/5g1uwctZhKADJz43wCiV+t2DdbHx6mqYoK+j5BIofWl6GFrsxV4QGjvEEOJnF5B/1q1h7Ms+Y&#10;32W6FSZhJe7uwT8oV7EfVrwAUi2X2Q2T40S8sQ9OpuAJpwTv4+5ZeHdgW0Rjbul1gMT8A+l633TS&#10;0nITqW4zI4+4gjpJwdRlEh1eiDTWQz17Hd+xxW8AAAD//wMAUEsDBBQABgAIAAAAIQBAvYyh2wAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKupAmgRCnKoFoZ4JfIBrL0nA&#10;Xke224S/x5zgOJrRzJtmu1jDzujD6EjA7ToDhqScHqkX8P72cnMPLERJWhpHKOAbA2zby4tG1trN&#10;9IrnLvYslVCopYAhxqnmPKgBrQxrNyEl78N5K2OSvufayzmVW8PvsqzkVo6UFgY54dOA6qs7WQH+&#10;WalqtTp8HgzflWU/7Yu52wtxfbXsHoFFXOJfGH7xEzq0ienoTqQDMwLSkShgU+XAkvuQ5xWwo4Bi&#10;UwBvG/4fv/0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjJ6ee3cCAAAPBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQL2ModsAAAAGAQAADwAA&#10;AAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#bfbfbf" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="78B820D9" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:415.65pt;margin-top:23.65pt;width:466.85pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMnp57dwIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faSt6KAVKapAnSYx&#10;QALEs3GcJpLt82y3affr99kpNLA9TcuDc+c7n++++84Xlzuj2Vb50JIt+fhkxJmykqrWrkv+9Lj6&#10;cs5ZiMJWQpNVJd+rwC8Xnz9ddG6uJtSQrpRnCGLDvHMlb2J086IIslFGhBNyysJYkzciQvXrovKi&#10;Q3Sji8lo9LXoyFfOk1QhYPe6N/JFjl/XSsa7ug4qMl1y5Bbz6vP6ktZicSHmay9c08pDGuIfsjCi&#10;tbj0LdS1iIJtfPtHKNNKT4HqeCLJFFTXrVS5BlQzHn2o5qERTuVaAE5wbzCF/xdW3m4f3L0HDJ0L&#10;8wAxVbGrvUl/5Md2Gaz9G1hqF5nE5nQ2OZ/NppxJ2E6nZ+NZArM4HnY+xG+KDEtCyT16kSES25sQ&#10;e9dXl3RXIN1Wq1brrOzDlfZsK9A2dLuijjMtQsRmyVf5y7H0xvygqvc7m45GuaHIIeTzOZ13cbVl&#10;HWg6OYMnkwKEq7WIEI2rSh7smjOh12CyjD5f8O50H3WY1SPQGGSGBAY5DAtKlV6L0PSHc9See6aN&#10;GADdmpKfD09rm3BQmcIHvI4dStILVft7zzz1nA5OrlpccgOU7oUHiVEhBjPeYak1oWw6SJw15H/9&#10;bT/5g1uwctZhKADJz43wCiV+t2DdbHx6mqYoK+j5BIofWl6GFrsxV4QGjvEEOJnF5B/1q1h7Ms+Y&#10;32W6FSZhJe7uwT8oV7EfVrwAUi2X2Q2T40S8sQ9OpuAJpwTv4+5ZeHdgW0Rjbul1gMT8A+l633TS&#10;0nITqW4zI4+4gjpJwdRlEh1eiDTWQz17Hd+xxW8AAAD//wMAUEsDBBQABgAIAAAAIQBAvYyh2wAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKupAmgRCnKoFoZ4JfIBrL0nA&#10;Xke224S/x5zgOJrRzJtmu1jDzujD6EjA7ToDhqScHqkX8P72cnMPLERJWhpHKOAbA2zby4tG1trN&#10;9IrnLvYslVCopYAhxqnmPKgBrQxrNyEl78N5K2OSvufayzmVW8PvsqzkVo6UFgY54dOA6qs7WQH+&#10;WalqtTp8HgzflWU/7Yu52wtxfbXsHoFFXOJfGH7xEzq0ienoTqQDMwLSkShgU+XAkvuQ5xWwo4Bi&#10;UwBvG/4fv/0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjJ6ee3cCAAAPBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQL2ModsAAAAGAQAADwAA&#10;AAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#bfbfbf" strokecolor="windowText" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
@@ -1470,253 +1492,133 @@
           </w:rPr>
           <w:id w:val="-1865050019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Entry Error (ERROR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFA9AE6" w14:textId="77777777" w:rsidR="001967B2" w:rsidRDefault="00FA7264" w:rsidP="001967B2">
+    <w:p w14:paraId="2CF19380" w14:textId="230357A6" w:rsidR="00FA7264" w:rsidRPr="00AC1534" w:rsidRDefault="00FA7264" w:rsidP="00244A0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...104 lines deleted...]
-      <w:r w:rsidR="00FA7264" w:rsidRPr="00AC1534">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC1534" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...21 lines deleted...]
-      </w:sdt>
     </w:p>
     <w:p w14:paraId="4BF5E6C1" w14:textId="542A240D" w:rsidR="00AC1534" w:rsidRPr="00AC1534" w:rsidRDefault="00AC1534" w:rsidP="001967B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Print name (Last, first, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">middle)   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488BC811" w14:textId="2C93E8F0" w:rsidR="001967B2" w:rsidRDefault="00A150AF" w:rsidP="001967B2">
+    <w:p w14:paraId="488BC811" w14:textId="043CB9BB" w:rsidR="001967B2" w:rsidRDefault="00816418" w:rsidP="001967B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A150AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AC1534" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001967B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00AC1534" w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00015CDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1734,172 +1636,246 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-2039579434"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001967B2" w:rsidRPr="008F01C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="275CD6D3" w14:textId="7CA7B305" w:rsidR="00AC1534" w:rsidRPr="00AC1534" w:rsidRDefault="00AC1534" w:rsidP="001967B2">
+    <w:p w14:paraId="275CD6D3" w14:textId="7CA7B305" w:rsidR="00AC1534" w:rsidRDefault="00AC1534" w:rsidP="001967B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Employee Signature                                                      Date</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AC1534" w:rsidRPr="00AC1534" w:rsidSect="00AC1534">
+    <w:p w14:paraId="3524125C" w14:textId="51B75424" w:rsidR="00816418" w:rsidRPr="00AC1534" w:rsidRDefault="00816418" w:rsidP="001967B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________                     </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:id w:val="1346209064"/>
+          <w:placeholder>
+            <w:docPart w:val="56668142B75E4CC2AA1799C693BF8427"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008F01C8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:sectPr w:rsidR="00816418" w:rsidRPr="00AC1534" w:rsidSect="00AC1534">
       <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29EAA467" w14:textId="77777777" w:rsidR="004808EE" w:rsidRDefault="004808EE" w:rsidP="00FA7264">
+    <w:p w14:paraId="3AA0736B" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A" w:rsidP="00FA7264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22BF357C" w14:textId="77777777" w:rsidR="004808EE" w:rsidRDefault="004808EE" w:rsidP="00FA7264">
+    <w:p w14:paraId="04FD005C" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A" w:rsidP="00FA7264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="13269466" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="564D1C64" w14:textId="0D61F15C" w:rsidR="00244A0E" w:rsidRDefault="00244A0E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:t>Last Updated by HREmp on July 23, 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50074F0D" w14:textId="77777777" w:rsidR="004808EE" w:rsidRDefault="004808EE" w:rsidP="00FA7264">
+    <w:p w14:paraId="1BB02A34" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A" w:rsidP="00FA7264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="503BED91" w14:textId="77777777" w:rsidR="004808EE" w:rsidRDefault="004808EE" w:rsidP="00FA7264">
+    <w:p w14:paraId="212BA9F3" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A" w:rsidP="00FA7264">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="255BCC47" w14:textId="77777777" w:rsidR="005E413A" w:rsidRDefault="005E413A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BF26A07" w14:textId="2F11C8EE" w:rsidR="00AC1534" w:rsidRDefault="00AC1534">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BF26A07" w14:textId="3533DCE9" w:rsidR="00AC1534" w:rsidRDefault="00AC1534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18BB2F14" wp14:editId="31316DF6">
           <wp:extent cx="1258355" cy="650739"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="Picture 6" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Picture 4" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -1920,139 +1896,185 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1310995" cy="677961"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00015CDD">
       <w:t xml:space="preserve">                                                                                                       </w:t>
     </w:r>
     <w:r w:rsidRPr="00015CDD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Form P-3 (September 2024)</w:t>
+      <w:t>Form P-3 (</w:t>
+    </w:r>
+    <w:r w:rsidR="00244A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>July 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00015CDD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A5658"/>
     <w:rsid w:val="00015CDD"/>
     <w:rsid w:val="00061329"/>
     <w:rsid w:val="0006400B"/>
     <w:rsid w:val="001967B2"/>
     <w:rsid w:val="001A504A"/>
+    <w:rsid w:val="00244A0E"/>
+    <w:rsid w:val="00284734"/>
+    <w:rsid w:val="002E1483"/>
+    <w:rsid w:val="0031103F"/>
     <w:rsid w:val="00316415"/>
+    <w:rsid w:val="00325A2A"/>
     <w:rsid w:val="003E7CAD"/>
+    <w:rsid w:val="003F48EA"/>
+    <w:rsid w:val="00444E27"/>
     <w:rsid w:val="00455962"/>
     <w:rsid w:val="004808EE"/>
     <w:rsid w:val="005E3DD4"/>
+    <w:rsid w:val="005E413A"/>
     <w:rsid w:val="00610D1F"/>
     <w:rsid w:val="006415A4"/>
     <w:rsid w:val="006A5658"/>
     <w:rsid w:val="006B58E3"/>
     <w:rsid w:val="00714FE4"/>
     <w:rsid w:val="00733513"/>
+    <w:rsid w:val="007F4071"/>
+    <w:rsid w:val="00804224"/>
+    <w:rsid w:val="0081154E"/>
+    <w:rsid w:val="00816418"/>
     <w:rsid w:val="00852160"/>
+    <w:rsid w:val="00862534"/>
+    <w:rsid w:val="008B1C36"/>
+    <w:rsid w:val="008E5023"/>
     <w:rsid w:val="009101A7"/>
     <w:rsid w:val="00A150AF"/>
-    <w:rsid w:val="00A94FD9"/>
+    <w:rsid w:val="00A30773"/>
+    <w:rsid w:val="00A570A9"/>
     <w:rsid w:val="00AC1534"/>
+    <w:rsid w:val="00B1772A"/>
     <w:rsid w:val="00B61011"/>
+    <w:rsid w:val="00BB7E83"/>
+    <w:rsid w:val="00BE2147"/>
+    <w:rsid w:val="00CA03D4"/>
+    <w:rsid w:val="00D75245"/>
+    <w:rsid w:val="00D97965"/>
+    <w:rsid w:val="00E150DC"/>
+    <w:rsid w:val="00F55AEF"/>
+    <w:rsid w:val="00F77FDB"/>
     <w:rsid w:val="00FA7264"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65C1ED7C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{862A95A9-89C7-46FF-9EEC-057746C7126F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2493,185 +2515,244 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FA7264"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00015CDD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEF2207A-E7D9-42F5-B895-99303151A76B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00047076" w:rsidRDefault="00C9504C">
           <w:r w:rsidRPr="008F01C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56668142B75E4CC2AA1799C693BF8427"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84DD7E0F-5B4F-437C-8297-FB350C9AB244}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CF310B" w:rsidRDefault="005C7561" w:rsidP="005C7561">
+          <w:pPr>
+            <w:pStyle w:val="56668142B75E4CC2AA1799C693BF8427"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F01C8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9504C"/>
     <w:rsid w:val="00047076"/>
+    <w:rsid w:val="001F3BCA"/>
+    <w:rsid w:val="004E3A42"/>
+    <w:rsid w:val="005C7561"/>
+    <w:rsid w:val="00613D27"/>
+    <w:rsid w:val="00684C34"/>
+    <w:rsid w:val="006909D6"/>
     <w:rsid w:val="00731A83"/>
+    <w:rsid w:val="007F4071"/>
+    <w:rsid w:val="00804224"/>
+    <w:rsid w:val="00862534"/>
+    <w:rsid w:val="008E5023"/>
+    <w:rsid w:val="00B15113"/>
+    <w:rsid w:val="00BB7E83"/>
+    <w:rsid w:val="00BE2147"/>
+    <w:rsid w:val="00BE7160"/>
+    <w:rsid w:val="00C110C0"/>
     <w:rsid w:val="00C9504C"/>
+    <w:rsid w:val="00CF310B"/>
+    <w:rsid w:val="00E150DC"/>
+    <w:rsid w:val="00F77FDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3059,60 +3140,71 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9504C"/>
+    <w:rsid w:val="005C7561"/>
     <w:rPr>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56668142B75E4CC2AA1799C693BF8427">
+    <w:name w:val="56668142B75E4CC2AA1799C693BF8427"/>
+    <w:rsid w:val="005C7561"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3399,63 +3491,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a01c8dc6-f306-474d-a165-e1f8d5575db6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="3e514642-6748-4eae-bf46-beba512cbe93" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C00565AFECFFD845A63DB24458A0F6B1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c8b72ad154c086a13c5c27e50cddef3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3e514642-6748-4eae-bf46-beba512cbe93" xmlns:ns3="a01c8dc6-f306-474d-a165-e1f8d5575db6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17a429adaddb7279cfb26556ac382c56" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3e514642-6748-4eae-bf46-beba512cbe93"/>
     <xsd:import namespace="a01c8dc6-f306-474d-a165-e1f8d5575db6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -3663,136 +3742,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E733C0-043A-4EE4-92BA-BCC03BD651A5}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a01c8dc6-f306-474d-a165-e1f8d5575db6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3e514642-6748-4eae-bf46-beba512cbe93"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5736D90D-C5AE-4FDE-BFC1-A2796716CB5F}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB2B1C57-FB29-4F35-B23C-9277E47E5AC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3e514642-6748-4eae-bf46-beba512cbe93"/>
     <ds:schemaRef ds:uri="a01c8dc6-f306-474d-a165-e1f8d5575db6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CA9F200-0BB1-470D-8E59-684FA6C73B7A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5736D90D-C5AE-4FDE-BFC1-A2796716CB5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>290</Words>
-  <Characters>1485</Characters>
+  <Words>222</Words>
+  <Characters>1487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1768</CharactersWithSpaces>
+  <CharactersWithSpaces>1686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jessica L. Kallenbach</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C00565AFECFFD845A63DB24458A0F6B1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>