--- v0 (2025-10-08)
+++ v1 (2026-07-08)
@@ -1,980 +1,767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F14C5D7" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Reviewers:  Modify BSP as follows: </w:t>
+        <w:t>Reviewers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:  Modify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BSP as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF69AD9" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619F7D8D" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For BSP title and section 1.0, accept revisions for parts that do not apply to project and reject revisions for parts that do apply to project.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA07AD7" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">For section 2.3.3, accept revisions for paragraphs that do not apply to project and reject revisions for paragraphs that do apply to project.  Renumber sections accordingly.  </w:t>
+        <w:t xml:space="preserve">For section 2.3.3, accept revisions for paragraphs that do not apply to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and reject revisions for paragraphs that do apply to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Renumber sections accordingly.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D95642C" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For section 3.1, accept revisions for projects without redecking and reject revisions for projects with redecking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BCB103" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="00DA041C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BAFC" w14:textId="1E9C6981" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidDel="009D3C5E" w:rsidRDefault="000977AE" w:rsidP="00F25133">
+    <w:p w14:paraId="3C89BAFC" w14:textId="28A836FF" w:rsidR="000977AE" w:rsidRDefault="000977AE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FIBER REINFORCED POLYMER </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(FRP) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WRAP FOR CONCRETE</w:t>
       </w:r>
-      <w:del w:id="1" w:author="Daniel M. Smith" w:date="2025-07-14T14:58:00Z">
-[...28 lines deleted...]
-      </w:del>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00702BFF">
-        <w:t>7/14/25</w:t>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C865EA">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00702BFF">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3655">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89BAFD" w14:textId="17A8F684" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidRDefault="000977AE">
+    <w:p w14:paraId="3C89BAFD" w14:textId="17A8F684" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidRDefault="000977AE" w:rsidP="00A046D7">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:pPrChange w:id="4" w:author="Suresh Patel" w:date="2025-03-10T10:06:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BAFE" w14:textId="04844F52" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+    <w:p w14:paraId="3C89BAFE" w14:textId="7E069DAD" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00910327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
       <w:r w:rsidR="00702BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Description.  </w:t>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910327">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6" w:rsidRPr="00910327">
         <w:t>This work shall consist</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> of designing, furnishing</w:t>
       </w:r>
       <w:r w:rsidR="00A47247" w:rsidRPr="00910327">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> and placing </w:t>
       </w:r>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00910327">
         <w:t>carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918" w:rsidRPr="00910327">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00910327">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve">fiber reinforced polymer (FRP) composite wrap </w:t>
       </w:r>
       <w:r w:rsidR="00025A42" w:rsidRPr="00910327">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327">
         <w:t>shear strengthen the</w:t>
       </w:r>
-      <w:del w:id="5" w:author="Daniel M. Smith" w:date="2025-07-14T14:58:00Z">
-[...33 lines deleted...]
-      </w:del>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00702BFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327">
         <w:t>at the locations</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> shown on bridge plans and as directed by the engineer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BAFF" w14:textId="77777777" w:rsidR="00AD1814" w:rsidRDefault="00AD1814" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB00" w14:textId="74D1A9D7" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">2.0  Materials.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.0  Materials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:t>The storage and handling of materials for the FRP composite work shall be in accordance with the manufacturer’s written recommendations in factory sealed containers with the FRP manufacture</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t>r</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">’s labels.  Labels shall be intact and legible with date of manufacture and shelf life. </w:t>
+        <w:t xml:space="preserve">’s labels.  Labels shall be intact and legible with date of manufacture and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>shelf life</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB01" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB02" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>2.1  Material Properties.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.1  Material</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB03" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C89BB04" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.1  </w:t>
       </w:r>
       <w:r w:rsidRPr="001E390A">
-        <w:t>The contractor shall p</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">rovide a </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E390A">
+        <w:t xml:space="preserve"> contractor shall p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rovide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="001713A6">
-        <w:t xml:space="preserve">unidirectional, </w:t>
+        <w:t>unidirectional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001713A6">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>high-strength fiber fabric fully saturated with compatible epoxy resin per manufacturer’s recommendations.  FRP provided shall meet or exceed ASTM D3039 test procedure requirements (tensile modulus, stress and strain) as determined from independent laboratory testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB05" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB06" w14:textId="25A0A4B4" w:rsidR="000977AE" w:rsidRPr="00463184" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.2  </w:t>
       </w:r>
       <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
-        <w:t>The contractor shall p</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
+        <w:t xml:space="preserve"> contractor shall p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rovide </w:t>
       </w:r>
       <w:r w:rsidR="0052397D">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>flexible, waterproofing, non-vapor barrier protective top coating compatible with the FRP manufacturer’s recommendations to protect the FRP from ultraviolet radiation and heavy abrasion</w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve"> with a design life of 50 years</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve">  This protective top coating shall closely match the </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve">gray </w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve">color appearance of the </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t>existing concrete color.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB07" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB08" w14:textId="0B95F28F" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">2.2  Product Data.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.2  Product</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data.  </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer’s product data including physical and chemical characteristics, material specifications for each component, limitations on use of the system, construction or application specifications, maintenance instructions and general manufacturer’s recommendations regarding each system shall be provided.  Product data on the proposed primer, putty, resin, saturant, and carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fiber shall be included.  Testing information on the combination of the proposed carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> fiber reinforcement and epoxy when used together as a system shall be provided.  The contractor shall provide certifications by the producers of the materials that all materials supplied are in accordance with all the requirements and standards of the appropriate ASTM and other agencies.  Manufacturer’s Material Safety Data Sheets (MSDS) for all materials to be used shall be provided.</w:t>
+        <w:t xml:space="preserve"> fiber reinforcement and epoxy when used together as a system shall be provided.  The contractor shall provide certifications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the producers of the materials that all materials supplied are in accordance with all the requirements and standards of the appropriate ASTM and other agencies.  Manufacturer’s Material Safety Data Sheets (MSDS) for all materials to be used shall be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB09" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0A" w14:textId="0795B950" w:rsidR="000977AE" w:rsidRPr="001E4B5B" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B003C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Contractor Submittals.</w:t>
+        <w:t xml:space="preserve">  Contractor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submittals.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:t>The contractor shall s</w:t>
       </w:r>
       <w:r>
         <w:t>ubmit the following documentation</w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and obtain approval 3</w:t>
       </w:r>
       <w:r w:rsidR="00520A9F">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00520A9F">
         <w:t>days before work commences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0B" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0C" w14:textId="4E31F1D2" w:rsidR="000977AE" w:rsidRDefault="00B003C1" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="001E4B5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Contractor Qualifications.</w:t>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000977AE" w:rsidRPr="001E4B5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualifications.</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">  The contractor shall provide a manufacturer’s certification of technical training, FRP system selected, project supervisor, and documentation showing the contractor has been certified or approved by the manufacturer of the FRP system.  A contractor specializing in the supply and installation of FRP repair systems with minimum of 5 years of </w:t>
       </w:r>
       <w:r w:rsidR="00CD14C1">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">documented </w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">experience </w:t>
       </w:r>
       <w:r w:rsidR="00CD14C1">
         <w:t xml:space="preserve">or 25 documented similar field applications with acceptable reference letters from respective owners </w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
-        <w:t>in performing FRP composite retrofits shall perform the work.  A trained project supervisor shall remain at the work site at all times to instruct the work crew in the FRP application procedures.</w:t>
+        <w:t xml:space="preserve">in performing FRP composite retrofits shall perform the work.  A </w:t>
+      </w:r>
+      <w:r w:rsidR="000977AE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">trained project supervisor shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000977AE">
+        <w:t>remain at the work site at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000977AE">
+        <w:t xml:space="preserve"> to instruct the work crew in the FRP application procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0D" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0E" w14:textId="4DCA912D" w:rsidR="0052397D" w:rsidRDefault="00B003C1" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Shop Drawings.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">  Shop</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000977AE">
-        <w:t xml:space="preserve">Shop drawings shall be submitted signed and sealed by a Missouri Professional Engineer in accordance with </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drawings.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000977AE">
+        <w:t xml:space="preserve">Shop drawings shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000977AE">
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000977AE">
+        <w:t xml:space="preserve"> signed and sealed by a Missouri Professional Engineer in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="009A0E12">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 107</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
-        <w:t xml:space="preserve"> for Authentication of Certain Documents.  Shop drawings shall include the detail of types, locations, dimensions, number of layers and splice details and orientation of all FRP materials and coatings to be installed.  </w:t>
+        <w:t xml:space="preserve"> for Authentication of Certain Documents.  Shop drawings shall include the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000977AE">
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000977AE">
+        <w:t xml:space="preserve"> of types, locations, dimensions, number of layers and splice details and orientation of all FRP materials and coatings to be installed.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0F" w14:textId="77777777" w:rsidR="0052397D" w:rsidRDefault="0052397D" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB10" w14:textId="7B82ECA9" w:rsidR="009A156C" w:rsidRDefault="00B02334" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3.3</w:t>
       </w:r>
       <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Calculations.  </w:t>
+        <w:t xml:space="preserve">  Calculations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB11" w14:textId="77777777" w:rsidR="009A156C" w:rsidRDefault="009A156C" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BB12" w14:textId="3D99C1CA" w:rsidR="000977AE" w:rsidDel="0050498D" w:rsidRDefault="00B02334" w:rsidP="000977AE">
-[...336 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3C89BB16" w14:textId="0E45D9B0" w:rsidR="009A156C" w:rsidRDefault="009A156C" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB18" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">.0  Construction Requirements. </w:t>
+        <w:t>.0  Construction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E5CAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB19" w14:textId="77777777" w:rsidR="001713A6" w:rsidRDefault="001713A6" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BB1A" w14:textId="69FDC78C" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
+    <w:p w14:paraId="3C89BB1A" w14:textId="7614624A" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  </w:t>
       </w:r>
       <w:r w:rsidR="00012D08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FRP Wrapping</w:t>
+        <w:t>FRP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00012D08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wrapping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FRP </w:t>
       </w:r>
       <w:r w:rsidR="00666920">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>shear reinforcement</w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be</w:t>
@@ -1075,388 +862,353 @@
         </w:rPr>
         <w:t>along the portion of the member length to be strengthened</w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> may be applied</w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>continuously</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> or as discrete strips</w:t>
+        <w:t xml:space="preserve"> or as discrete </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>strips.  The maximum gap between discrete strips shall be limited to d/4, where d equals distance from extreme compression fiber to centroid of the main moment tension reinforcement.</w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B1FC6">
-[...3 lines deleted...]
-        <w:t>with a maximum of 12</w:t>
+      <w:r w:rsidRPr="00055DB5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fibers in the FRP in its final position on the concrete component shall be oriented </w:t>
+      </w:r>
+      <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in the direction that maximizes the effectiveness of the FRP reinforcement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Anchorage </w:t>
+      </w:r>
+      <w:r w:rsidR="006D13C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>required for U-</w:t>
+      </w:r>
+      <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wrap</w:t>
       </w:r>
       <w:r w:rsidR="00CE7581">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> inch</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> centerline to centerline</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Fibers in the FRP in its final position on the concrete component shall be oriented </w:t>
+        <w:t xml:space="preserve">and overlap </w:t>
+      </w:r>
+      <w:r w:rsidR="006D13C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">required for </w:t>
+      </w:r>
+      <w:r w:rsidR="006D13C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrap </w:t>
+      </w:r>
+      <w:r w:rsidR="006D13C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:r w:rsidR="006D13C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67C0F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>manufacturer’s recommendation.</w:t>
       </w:r>
       <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>in the direction that maximizes the effectiveness of the FRP reinforcement.</w:t>
-[...17 lines deleted...]
-        <w:t>required for U-</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC14AA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>wrap</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>dditional horizontal strips of FRP</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC14AA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be used</w:t>
       </w:r>
       <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
+        <w:t xml:space="preserve"> as anchorage for FRP shear reinforcement</w:t>
+      </w:r>
+      <w:r w:rsidR="00055DB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551918">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00FC14AA">
-[...79 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="3C89BB1B" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1C" w14:textId="0F81F7BE" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Concrete </w:t>
+        <w:t>Concrete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C832FB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A415D1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Moisture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement.  </w:t>
       </w:r>
       <w:r>
         <w:t>The surfaces of the concrete to receive the FRP composite shall be reasonably dry</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> based on the following test.  </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
-        <w:t xml:space="preserve"> foot polyethylene sheet </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C832FB">
-        <w:lastRenderedPageBreak/>
-        <w:t>shall be taped to the</w:t>
+        <w:t xml:space="preserve"> polyethylene sheet shall be taped to the</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> existing</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> concrete surface</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> and at any substructure repair area</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
-        <w:t>.  If moisture collects on the underside of the polyethylene sheet before the epoxy would cure, the concrete shall be allowed to dry longer.  The concrete surface shall pass this test before the FRP can be applied.</w:t>
+        <w:t xml:space="preserve">.  If moisture collects on the underside of the polyethylene sheet before the epoxy would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C832FB">
+        <w:t>cure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C832FB">
+        <w:t>, the concrete shall be allowed to dry longer.  The concrete surface shall pass this test before the FRP can be applied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB1D" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1E" w14:textId="0809E807" w:rsidR="008A63F1" w:rsidRPr="000E5CAD" w:rsidRDefault="000E5CAD" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D715AA" w:rsidRPr="000E5CAD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Surface Preparation.  </w:t>
+        <w:t xml:space="preserve">  Surface</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D715AA" w:rsidRPr="000E5CAD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparation.  </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">Spalled and loose concrete shall be removed and concrete surfaces restored to their original dimensions using substructure repair in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="006D13C3">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 704</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00551918">
-        <w:t xml:space="preserve">The new concrete in the substructure repair areas shall cure for a minimum of 28 days before the FRP is applied.  </w:t>
+        <w:t xml:space="preserve">The new concrete in the substructure repair areas shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00551918">
+        <w:t>cure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00551918">
+        <w:t xml:space="preserve"> for a minimum of 28 days before the FRP is applied.  </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t>Concrete surfaces of existing</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> or patched</w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> concrete to receive an application of FRP material shall be prepared by </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t>abrasive</w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> blast</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">ing or grinding to </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">remove </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">existing laitance and expose aggregate </w:t>
       </w:r>
@@ -1475,93 +1227,109 @@
       <w:r w:rsidR="0075363F">
         <w:t xml:space="preserve">have all laitance, dust, dirt, oil, curing compound, existing coatings and any other </w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve">foreign </w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t>matter</w:t>
       </w:r>
       <w:r w:rsidR="00402527">
         <w:t xml:space="preserve"> removed</w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t xml:space="preserve"> that could interfere with the bond between the FRP system and the concrete</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t>Localized out-of-plane variations</w:t>
       </w:r>
       <w:r w:rsidR="00423CEC">
         <w:t>, including form lines,</w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
-        <w:t xml:space="preserve"> shall not exceed the smaller of 1/32 inch or the tolerances recommended by the FRP manufacturer’s recommendation</w:t>
+        <w:t xml:space="preserve"> shall not exceed the smaller of 1/32 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0075363F">
+        <w:t>inch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0075363F">
+        <w:t xml:space="preserve"> or the tolerances recommended by the FRP manufacturer’s recommendation</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t>harp and chamfered corners</w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve"> shall be rounded off</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> to a minimum radius of 1/2 inch by grinding or forming with the system’s thickened epoxy.  Variations in the radius along the vertical edge shall not exceed 1/2 inch for each foot of length. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB1F" w14:textId="77777777" w:rsidR="00F4273B" w:rsidRDefault="00F4273B" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB20" w14:textId="60B840AF" w:rsidR="00F4273B" w:rsidRPr="00F4273B" w:rsidRDefault="00D46DCB" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B" w:rsidRPr="00F4273B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Installation of FRP.</w:t>
+        <w:t>Installation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F4273B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of FRP.</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve">The concrete and atmospheric temperatures shall </w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t>be between</w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve"> 40°</w:t>
       </w:r>
       <w:r w:rsidR="00DC21A4">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve"> and rising and </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t>90°</w:t>
       </w:r>
       <w:r w:rsidR="00DC21A4">
         <w:t>F</w:t>
       </w:r>
@@ -1630,178 +1398,204 @@
       </w:r>
       <w:r w:rsidR="003546BA">
         <w:t xml:space="preserve">bent </w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:t>having</w:t>
       </w:r>
       <w:r w:rsidR="00A415D1">
         <w:t xml:space="preserve"> FRP being applied.</w:t>
       </w:r>
       <w:r w:rsidR="005503A4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t>The FRP shall be installed in accordance with the manufacturer’s written recommendations</w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve"> and as required by the job special provisions</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB21" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB22" w14:textId="0573FBE6" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">4.0  Method of Measurement.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.0  Method</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Measurement.  </w:t>
       </w:r>
       <w:r w:rsidR="00E33177" w:rsidRPr="00802386">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fiber reinforced polymer wrap </w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:t xml:space="preserve">will be measured to the nearest square foot </w:t>
       </w:r>
       <w:r w:rsidR="006D1F85">
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D709BE">
         <w:t xml:space="preserve">member </w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:t xml:space="preserve">surface area </w:t>
       </w:r>
       <w:r w:rsidR="00802386">
         <w:t>as detailed on the contract plans. No additional compensation will be given for the use of multiple layers of material to achieve design strength.</w:t>
       </w:r>
       <w:r w:rsidR="006D1F85">
         <w:t xml:space="preserve">  Final measurements will not be made</w:t>
       </w:r>
       <w:r w:rsidR="00733FAF">
         <w:t xml:space="preserve"> except for authorized changes during construction or where significant errors are found in the contract quantity.  The revision or correction will be computed and added to or deducted from the contract quantity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB23" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB24" w14:textId="5208B159" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5.0  </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Basis of Payment. </w:t>
+        <w:t>Basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E2DC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Payment. </w:t>
       </w:r>
       <w:r w:rsidR="00CE7581">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
-        <w:t>Payment for the above described work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered comp</w:t>
+        <w:t xml:space="preserve">Payment for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E2DC8">
+        <w:t>above described</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E2DC8">
+        <w:t xml:space="preserve"> work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered comp</w:t>
       </w:r>
       <w:r>
         <w:t>letely covered by the contract unit</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:t xml:space="preserve"> price for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fiber </w:t>
       </w:r>
       <w:r w:rsidR="00396508">
         <w:t xml:space="preserve">Reinforced Polymer </w:t>
       </w:r>
       <w:r w:rsidR="00663964">
         <w:t>Wrap</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D651A60" w14:textId="77777777" w:rsidR="00B02334" w:rsidRDefault="00B02334"/>
     <w:sectPr w:rsidR="00B02334" w:rsidSect="006407A2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CCF6C7F" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="352F60B2" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2507458A" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="32E24F7E" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59FF71EC" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E"/>
+    <w:p w14:paraId="234B1BE6" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1818,213 +1612,213 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C1184BB" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C89BB2B" w14:textId="77777777" w:rsidR="00EB2172" w:rsidRDefault="009D0C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00663964">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C89BB2C" w14:textId="77777777" w:rsidR="00EB2172" w:rsidRDefault="009D0C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4325C537" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="368AAFF3" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2655F49F" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="1236D64F" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="027DA15D" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E"/>
+    <w:p w14:paraId="09F8E9DD" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7590AB74" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28C4474F" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62D2D0BD" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24DE04E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C740364"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2100,295 +1894,299 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="12803003">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000977AE"/>
     <w:rsid w:val="000101AA"/>
     <w:rsid w:val="00012D08"/>
+    <w:rsid w:val="000168AF"/>
     <w:rsid w:val="00025A42"/>
     <w:rsid w:val="0005180A"/>
     <w:rsid w:val="00055DB5"/>
     <w:rsid w:val="00083365"/>
     <w:rsid w:val="000977AE"/>
     <w:rsid w:val="000A42D2"/>
     <w:rsid w:val="000A66E4"/>
     <w:rsid w:val="000E505D"/>
     <w:rsid w:val="000E5CAD"/>
     <w:rsid w:val="000F7291"/>
     <w:rsid w:val="001408FD"/>
     <w:rsid w:val="00167F6B"/>
     <w:rsid w:val="00170D77"/>
     <w:rsid w:val="001713A6"/>
     <w:rsid w:val="0017383C"/>
+    <w:rsid w:val="00175AE1"/>
     <w:rsid w:val="001B4A4D"/>
     <w:rsid w:val="001E0747"/>
     <w:rsid w:val="001E1F8B"/>
     <w:rsid w:val="001E2B73"/>
     <w:rsid w:val="001E60FF"/>
     <w:rsid w:val="001F0EEA"/>
     <w:rsid w:val="001F27C6"/>
     <w:rsid w:val="00223DAB"/>
     <w:rsid w:val="00232F01"/>
     <w:rsid w:val="0025030E"/>
     <w:rsid w:val="00253A98"/>
     <w:rsid w:val="00260772"/>
     <w:rsid w:val="00287296"/>
     <w:rsid w:val="002974A3"/>
     <w:rsid w:val="002C262E"/>
+    <w:rsid w:val="002E0EB5"/>
     <w:rsid w:val="003439B2"/>
     <w:rsid w:val="00350AC0"/>
     <w:rsid w:val="003546BA"/>
     <w:rsid w:val="00380B5E"/>
     <w:rsid w:val="00381979"/>
     <w:rsid w:val="0038306B"/>
     <w:rsid w:val="00386D56"/>
     <w:rsid w:val="00396508"/>
     <w:rsid w:val="003B7C15"/>
     <w:rsid w:val="00402527"/>
     <w:rsid w:val="00415DBB"/>
     <w:rsid w:val="00423CEC"/>
     <w:rsid w:val="004300FF"/>
     <w:rsid w:val="00453377"/>
     <w:rsid w:val="00492EB5"/>
+    <w:rsid w:val="004F0CAE"/>
     <w:rsid w:val="00501D1D"/>
     <w:rsid w:val="005028CE"/>
     <w:rsid w:val="0050498D"/>
     <w:rsid w:val="00516AA0"/>
     <w:rsid w:val="00520A9F"/>
     <w:rsid w:val="0052397D"/>
     <w:rsid w:val="00536506"/>
     <w:rsid w:val="00536C3D"/>
     <w:rsid w:val="005503A4"/>
     <w:rsid w:val="00551918"/>
+    <w:rsid w:val="005651F3"/>
     <w:rsid w:val="00575713"/>
     <w:rsid w:val="005812D5"/>
+    <w:rsid w:val="00594622"/>
     <w:rsid w:val="005B1FC6"/>
+    <w:rsid w:val="005B3655"/>
     <w:rsid w:val="005E63F3"/>
     <w:rsid w:val="00617D65"/>
     <w:rsid w:val="006407A2"/>
     <w:rsid w:val="00641674"/>
     <w:rsid w:val="00663964"/>
     <w:rsid w:val="00666920"/>
+    <w:rsid w:val="006938A6"/>
     <w:rsid w:val="00696416"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D1F85"/>
     <w:rsid w:val="006D5297"/>
     <w:rsid w:val="006E3E26"/>
     <w:rsid w:val="006F1716"/>
     <w:rsid w:val="00702BFF"/>
+    <w:rsid w:val="0071057C"/>
     <w:rsid w:val="00720FB3"/>
     <w:rsid w:val="00733FAF"/>
     <w:rsid w:val="0075363F"/>
     <w:rsid w:val="007755E2"/>
     <w:rsid w:val="0079286B"/>
     <w:rsid w:val="007A3D8D"/>
     <w:rsid w:val="007A7305"/>
     <w:rsid w:val="007B3AD1"/>
+    <w:rsid w:val="007B3D68"/>
     <w:rsid w:val="007C7D06"/>
     <w:rsid w:val="007E38AE"/>
     <w:rsid w:val="007F390C"/>
     <w:rsid w:val="007F7A26"/>
     <w:rsid w:val="00802386"/>
     <w:rsid w:val="0083198E"/>
     <w:rsid w:val="00866FC9"/>
     <w:rsid w:val="008A63F1"/>
     <w:rsid w:val="008C08ED"/>
     <w:rsid w:val="008C69BD"/>
     <w:rsid w:val="008D4E76"/>
     <w:rsid w:val="008F2F33"/>
     <w:rsid w:val="00907650"/>
     <w:rsid w:val="00910327"/>
     <w:rsid w:val="00923D00"/>
+    <w:rsid w:val="0092755F"/>
     <w:rsid w:val="00935A36"/>
     <w:rsid w:val="009406B8"/>
     <w:rsid w:val="00952014"/>
     <w:rsid w:val="009616E4"/>
     <w:rsid w:val="009A156C"/>
     <w:rsid w:val="009B3D28"/>
     <w:rsid w:val="009D0C65"/>
     <w:rsid w:val="009D3C5E"/>
     <w:rsid w:val="009D4CBE"/>
     <w:rsid w:val="009D68A2"/>
     <w:rsid w:val="009E5844"/>
     <w:rsid w:val="009E6D0D"/>
+    <w:rsid w:val="00A046D7"/>
     <w:rsid w:val="00A253DD"/>
     <w:rsid w:val="00A267DA"/>
     <w:rsid w:val="00A3531C"/>
     <w:rsid w:val="00A415D1"/>
     <w:rsid w:val="00A47247"/>
     <w:rsid w:val="00A52E16"/>
     <w:rsid w:val="00A66C4B"/>
     <w:rsid w:val="00A67C0F"/>
     <w:rsid w:val="00A77DC9"/>
     <w:rsid w:val="00AC2EE6"/>
     <w:rsid w:val="00AD1814"/>
     <w:rsid w:val="00AE18EF"/>
     <w:rsid w:val="00AF0152"/>
     <w:rsid w:val="00B003C1"/>
     <w:rsid w:val="00B02334"/>
     <w:rsid w:val="00B16414"/>
     <w:rsid w:val="00B530E2"/>
     <w:rsid w:val="00B754EE"/>
     <w:rsid w:val="00B9437D"/>
     <w:rsid w:val="00BC02A6"/>
     <w:rsid w:val="00BE23C7"/>
     <w:rsid w:val="00BF6019"/>
     <w:rsid w:val="00C15678"/>
+    <w:rsid w:val="00C345E7"/>
     <w:rsid w:val="00C60243"/>
     <w:rsid w:val="00C64447"/>
     <w:rsid w:val="00C832FB"/>
+    <w:rsid w:val="00C865EA"/>
     <w:rsid w:val="00C90F1D"/>
     <w:rsid w:val="00C97688"/>
     <w:rsid w:val="00CA0769"/>
     <w:rsid w:val="00CA5224"/>
     <w:rsid w:val="00CD14C1"/>
     <w:rsid w:val="00CE7581"/>
     <w:rsid w:val="00D1775E"/>
     <w:rsid w:val="00D46DCB"/>
     <w:rsid w:val="00D62A74"/>
     <w:rsid w:val="00D709BE"/>
     <w:rsid w:val="00D715AA"/>
     <w:rsid w:val="00DA041C"/>
     <w:rsid w:val="00DB3910"/>
     <w:rsid w:val="00DC21A4"/>
     <w:rsid w:val="00DC27CB"/>
     <w:rsid w:val="00DC3434"/>
     <w:rsid w:val="00DC36BE"/>
     <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DF09F9"/>
     <w:rsid w:val="00E128A5"/>
     <w:rsid w:val="00E33177"/>
     <w:rsid w:val="00E37175"/>
     <w:rsid w:val="00E44100"/>
     <w:rsid w:val="00E65E1F"/>
     <w:rsid w:val="00E81BCE"/>
     <w:rsid w:val="00E85B32"/>
     <w:rsid w:val="00E873CF"/>
     <w:rsid w:val="00EB2172"/>
     <w:rsid w:val="00EE503C"/>
+    <w:rsid w:val="00EF1DF2"/>
     <w:rsid w:val="00EF242B"/>
     <w:rsid w:val="00F063EB"/>
     <w:rsid w:val="00F149AD"/>
     <w:rsid w:val="00F25133"/>
     <w:rsid w:val="00F4273B"/>
     <w:rsid w:val="00F820A3"/>
     <w:rsid w:val="00F90BC9"/>
     <w:rsid w:val="00FA7BB7"/>
     <w:rsid w:val="00FC14AA"/>
     <w:rsid w:val="00FF2D62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C89BAF4"/>
   <w15:docId w15:val="{0B95B6D7-5C77-4005-BA05-D78589CB8338}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2976,59 +2774,59 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3289,250 +3087,259 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A106979A040B51458CC61820F589D601" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0bd0b61bfdcf9843827471aa9956d385">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69404514-ed04-40ee-9265-2042a527f996" xmlns:ns3="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="732400677692d20b642d1bbd4ce1a05a" ns1:_="" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001AE1C67F7445AE48A5DE32D2FF51F959" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ca4be903359fa35965c91e4739a6a69">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f28fb21dcd1b1c10df8bf3a5c81d14b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="69404514-ed04-40ee-9265-2042a527f996"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:import namespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
+                <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
+                <xsd:element ref="ns3:Who" minOccurs="0"/>
+                <xsd:element ref="ns3:Description0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
+    <xsd:element name="_DCDateCreated" ma:index="2" nillable="true" ma:displayName="Started" ma:description="Date when developer starts significant work." ma:format="DateOnly" ma:internalName="_DCDateCreated" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="3" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG0" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="Who" ma:index="4" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Description0" ma:index="5" nillable="true" ma:displayName="Description" ma:internalName="Description00" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Comments" ma:index="23" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8cd12a9-992c-44be-890c-b39a35887eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="10" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Doc Type"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3577,147 +3384,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Description0 xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">false</Send_x0020_to_x0020_EPG>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Who xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8533B33B-2A1E-4D24-9714-65B490665752}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3511F069-9F82-4AF7-932E-FCBCB4B9AA94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9106B236-FA0E-4419-ABFC-1BB5DEDB2CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E5D3D3-49B1-4C98-9836-513F5FC5DC79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8564</Characters>
+  <Pages>3</Pages>
+  <Words>1207</Words>
+  <Characters>6785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10054</CharactersWithSpaces>
+  <CharactersWithSpaces>7966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
+    <vt:lpwstr>0x0101001AE1C67F7445AE48A5DE32D2FF51F959</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4176000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Description">
     <vt:lpwstr/>
   </property>
@@ -3789,30 +3622,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Updater">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_UpdaterDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_UpdateDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Size">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_Storage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_StorageDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_Department">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_DepartmentDesc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="_ExtendedDescription">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>