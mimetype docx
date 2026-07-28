--- v1 (2026-07-08)
+++ v2 (2026-07-28)
@@ -1,767 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F14C5D7" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Reviewers</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> BSP as follows: </w:t>
+        <w:t xml:space="preserve">Reviewers:  Modify BSP as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF69AD9" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619F7D8D" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For BSP title and section 1.0, accept revisions for parts that do not apply to project and reject revisions for parts that do apply to project.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA07AD7" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">For section 2.3.3, accept revisions for paragraphs that do not apply to </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">.  Renumber sections accordingly.  </w:t>
+        <w:t xml:space="preserve">For section 2.3.3, accept revisions for paragraphs that do not apply to project and reject revisions for paragraphs that do apply to project.  Renumber sections accordingly.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D95642C" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For section 3.1, accept revisions for projects without redecking and reject revisions for projects with redecking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BCB103" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="00DA041C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BAFC" w14:textId="28A836FF" w:rsidR="000977AE" w:rsidRDefault="000977AE">
+    <w:p w14:paraId="3C89BAFC" w14:textId="04533C3F" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidDel="009D3C5E" w:rsidRDefault="000977AE" w:rsidP="00F25133">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:del w:id="0" w:author="Suresh Patel" w:date="2025-03-10T10:06:00Z"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FIBER REINFORCED POLYMER </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(FRP) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WRAP FOR CONCRETE</w:t>
       </w:r>
+      <w:del w:id="1" w:author="Daniel M. Smith" w:date="2025-07-14T14:58:00Z">
+        <w:r w:rsidDel="0050498D">
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="000101AA" w:rsidDel="0050498D">
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText>BEAMS</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="2" w:author="Frankd" w:date="2016-09-15T14:26:00Z">
+        <w:r w:rsidR="00F25133" w:rsidDel="002C262E">
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">, PILES AND </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="3" w:author="DDF" w:date="2016-09-15T14:37:00Z">
+        <w:r w:rsidR="00F25133" w:rsidDel="00287296">
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText>COLUMNS</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00702BFF">
         <w:t>7/</w:t>
       </w:r>
       <w:r w:rsidR="00C865EA">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00702BFF">
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="005B3655">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89BAFD" w14:textId="17A8F684" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidRDefault="000977AE" w:rsidP="00A046D7">
+    <w:p w14:paraId="3C89BAFD" w14:textId="17A8F684" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidRDefault="000977AE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
+        <w:pPrChange w:id="4" w:author="Suresh Patel" w:date="2025-03-10T10:06:00Z">
+          <w:pPr/>
+        </w:pPrChange>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BAFE" w14:textId="7E069DAD" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="3C89BAFE" w14:textId="04844F52" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:r w:rsidRPr="00910327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
       <w:r w:rsidR="00702BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Description</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Description.  </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6" w:rsidRPr="00910327">
         <w:t>This work shall consist</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> of designing, furnishing</w:t>
       </w:r>
       <w:r w:rsidR="00A47247" w:rsidRPr="00910327">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> and placing </w:t>
       </w:r>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00910327">
         <w:t>carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918" w:rsidRPr="00910327">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00910327">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve">fiber reinforced polymer (FRP) composite wrap </w:t>
       </w:r>
       <w:r w:rsidR="00025A42" w:rsidRPr="00910327">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327">
         <w:t>shear strengthen the</w:t>
       </w:r>
+      <w:del w:id="5" w:author="Daniel M. Smith" w:date="2025-07-14T14:58:00Z">
+        <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327" w:rsidDel="0050498D">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00910327" w:rsidDel="0050498D">
+          <w:delText>concrete</w:delText>
+        </w:r>
+        <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327" w:rsidDel="0050498D">
+          <w:delText xml:space="preserve"> beam</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="6" w:author="Frankd" w:date="2016-09-15T14:27:00Z">
+        <w:r w:rsidR="003439B2" w:rsidRPr="00910327" w:rsidDel="002C262E">
+          <w:delText>,</w:delText>
+        </w:r>
+        <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327" w:rsidDel="002C262E">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00AD1814" w:rsidRPr="00910327" w:rsidDel="002C262E">
+          <w:delText>concrete pile confinement</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="7" w:author="DDF" w:date="2016-09-15T14:40:00Z">
+        <w:r w:rsidR="00287296" w:rsidRPr="00910327" w:rsidDel="00287296">
+          <w:delText xml:space="preserve"> and/or column </w:delText>
+        </w:r>
+        <w:r w:rsidR="00287296" w:rsidRPr="00702BFF" w:rsidDel="00287296">
+          <w:delText>confinement</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="8" w:author="Daniel M. Smith" w:date="2025-07-14T13:56:00Z">
+        <w:r w:rsidR="00702BFF" w:rsidDel="00702BFF">
+          <w:delText xml:space="preserve"> and/or column axial resistance</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="00AD1814" w:rsidRPr="00702BFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E6D0D" w:rsidRPr="00910327">
         <w:t>at the locations</w:t>
       </w:r>
       <w:r w:rsidRPr="00910327">
         <w:t xml:space="preserve"> shown on bridge plans and as directed by the engineer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BAFF" w14:textId="77777777" w:rsidR="00AD1814" w:rsidRDefault="00AD1814" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB00" w14:textId="74D1A9D7" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0  Materials.  </w:t>
       </w:r>
       <w:r>
         <w:t>The storage and handling of materials for the FRP composite work shall be in accordance with the manufacturer’s written recommendations in factory sealed containers with the FRP manufacture</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t>r</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">’s labels.  Labels shall be intact and legible with date of manufacture and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">’s labels.  Labels shall be intact and legible with date of manufacture and shelf life. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB01" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB02" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Properties.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.1  Material Properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB03" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C89BB04" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.1  </w:t>
       </w:r>
       <w:r w:rsidRPr="001E390A">
-        <w:t>The</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>The contractor shall p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rovide a </w:t>
       </w:r>
       <w:r w:rsidRPr="001713A6">
-        <w:t>unidirectional</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">unidirectional, </w:t>
       </w:r>
       <w:r>
         <w:t>high-strength fiber fabric fully saturated with compatible epoxy resin per manufacturer’s recommendations.  FRP provided shall meet or exceed ASTM D3039 test procedure requirements (tensile modulus, stress and strain) as determined from independent laboratory testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB05" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB06" w14:textId="25A0A4B4" w:rsidR="000977AE" w:rsidRPr="00463184" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.2  </w:t>
       </w:r>
       <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
-        <w:t>The</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> contractor shall p</w:t>
+        <w:t>The contractor shall p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rovide </w:t>
       </w:r>
       <w:r w:rsidR="0052397D">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>flexible, waterproofing, non-vapor barrier protective top coating compatible with the FRP manufacturer’s recommendations to protect the FRP from ultraviolet radiation and heavy abrasion</w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve"> with a design life of 50 years</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve">  This protective top coating shall closely match the </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve">gray </w:t>
       </w:r>
       <w:r w:rsidR="003439B2">
         <w:t xml:space="preserve">color appearance of the </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t>existing concrete color.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB07" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB08" w14:textId="0B95F28F" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Data.  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2  Product Data.  </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer’s product data including physical and chemical characteristics, material specifications for each component, limitations on use of the system, construction or application specifications, maintenance instructions and general manufacturer’s recommendations regarding each system shall be provided.  Product data on the proposed primer, putty, resin, saturant, and carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fiber shall be included.  Testing information on the combination of the proposed carbon</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve"> or glass</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> fiber reinforcement and epoxy when used together as a system shall be provided.  The contractor shall provide certifications </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the producers of the materials that all materials supplied are in accordance with all the requirements and standards of the appropriate ASTM and other agencies.  Manufacturer’s Material Safety Data Sheets (MSDS) for all materials to be used shall be provided.</w:t>
+        <w:t xml:space="preserve"> fiber reinforcement and epoxy when used together as a system shall be provided.  The contractor shall provide certifications by the producers of the materials that all materials supplied are in accordance with all the requirements and standards of the appropriate ASTM and other agencies.  Manufacturer’s Material Safety Data Sheets (MSDS) for all materials to be used shall be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB09" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0A" w14:textId="0795B950" w:rsidR="000977AE" w:rsidRPr="001E4B5B" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B003C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Contractor</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Submittals.</w:t>
+        <w:t xml:space="preserve">  Contractor Submittals.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:t>The contractor shall s</w:t>
       </w:r>
       <w:r>
         <w:t>ubmit the following documentation</w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and obtain approval 3</w:t>
       </w:r>
       <w:r w:rsidR="00520A9F">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00520A9F">
         <w:t>days before work commences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0B" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0C" w14:textId="4E31F1D2" w:rsidR="000977AE" w:rsidRDefault="00B003C1" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="001E4B5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Contractor</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Qualifications.</w:t>
+        <w:t>Contractor Qualifications.</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">  The contractor shall provide a manufacturer’s certification of technical training, FRP system selected, project supervisor, and documentation showing the contractor has been certified or approved by the manufacturer of the FRP system.  A contractor specializing in the supply and installation of FRP repair systems with minimum of 5 years of </w:t>
       </w:r>
       <w:r w:rsidR="00CD14C1">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">documented </w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:t xml:space="preserve">experience </w:t>
       </w:r>
       <w:r w:rsidR="00CD14C1">
         <w:t xml:space="preserve">or 25 documented similar field applications with acceptable reference letters from respective owners </w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
-        <w:t xml:space="preserve">in performing FRP composite retrofits shall perform the work.  A </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> to instruct the work crew in the FRP application procedures.</w:t>
+        <w:t>in performing FRP composite retrofits shall perform the work.  A trained project supervisor shall remain at the work site at all times to instruct the work crew in the FRP application procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0D" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB0E" w14:textId="4DCA912D" w:rsidR="0052397D" w:rsidRDefault="00B003C1" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00B02334">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Shop</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  Shop Drawings.  </w:t>
+      </w:r>
       <w:r w:rsidR="000977AE">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Drawings.  </w:t>
+        <w:t xml:space="preserve">Shop drawings shall be submitted signed and sealed by a Missouri Professional Engineer in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="000977AE" w:rsidRPr="009A0E12">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Sec 107</w:t>
       </w:r>
       <w:r w:rsidR="000977AE">
-        <w:t xml:space="preserve">Shop drawings shall be </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> of types, locations, dimensions, number of layers and splice details and orientation of all FRP materials and coatings to be installed.  </w:t>
+        <w:t xml:space="preserve"> for Authentication of Certain Documents.  Shop drawings shall include the detail of types, locations, dimensions, number of layers and splice details and orientation of all FRP materials and coatings to be installed.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB0F" w14:textId="77777777" w:rsidR="0052397D" w:rsidRDefault="0052397D" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB10" w14:textId="7B82ECA9" w:rsidR="009A156C" w:rsidRDefault="00B02334" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3.3</w:t>
       </w:r>
       <w:r w:rsidR="0052397D" w:rsidRPr="0052397D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Calculations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">  Calculations.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB11" w14:textId="77777777" w:rsidR="009A156C" w:rsidRDefault="009A156C" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BB16" w14:textId="0E45D9B0" w:rsidR="009A156C" w:rsidRDefault="009A156C" w:rsidP="000977AE"/>
+    <w:p w14:paraId="3C89BB12" w14:textId="3D99C1CA" w:rsidR="000977AE" w:rsidDel="0050498D" w:rsidRDefault="00B02334" w:rsidP="000977AE">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="9" w:author="Daniel M. Smith" w:date="2025-07-14T14:59:00Z"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="10" w:author="Daniel M. Smith" w:date="2025-07-14T14:59:00Z">
+        <w:r w:rsidDel="0050498D">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText>2.3.3.1</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="0050498D">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">  Concrete Beam Shear </w:delText>
+        </w:r>
+        <w:r w:rsidR="002C262E" w:rsidDel="0050498D">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText>Strengthen</w:delText>
+        </w:r>
+        <w:r w:rsidR="004300FF" w:rsidDel="0050498D">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText>ing</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="0050498D">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">.  </w:delText>
+        </w:r>
+        <w:r w:rsidR="000977AE" w:rsidDel="0050498D">
+          <w:delText xml:space="preserve">Signed and sealed calculations with the shop drawings shall be submitted indicating that the proposed system provides </w:delText>
+        </w:r>
+        <w:r w:rsidR="000E5CAD" w:rsidDel="0050498D">
+          <w:delText>the additional design forces required at the locations indicated on the plans.</w:delText>
+        </w:r>
+        <w:r w:rsidR="00415DBB" w:rsidDel="0050498D">
+          <w:delText xml:space="preserve">  The fiber reinforced polymer wrapping shall be designed in accordance with NCHRP Report 678, Design of FRP System for Strengthening Concrete Girders in Shear.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="3C89BB13" w14:textId="4EAC3747" w:rsidR="009A156C" w:rsidDel="0050498D" w:rsidRDefault="009A156C" w:rsidP="000977AE">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="11" w:author="Daniel M. Smith" w:date="2025-07-14T14:59:00Z"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C89BB14" w14:textId="503F1FBB" w:rsidR="009A156C" w:rsidDel="00B02334" w:rsidRDefault="00B02334" w:rsidP="000977AE">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="12" w:author="Frankd" w:date="2016-09-15T14:33:00Z"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="13" w:author="Frankd" w:date="2016-10-20T16:06:00Z">
+        <w:r w:rsidDel="00B02334">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">2.3.3.2  </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="14" w:author="Frankd" w:date="2016-09-15T14:33:00Z">
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Precast Octagonal Pile Confinement.  </w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText>Signed and sealed calculations with the shop drawings shall be submitted indicating that the proposed system provides 80 percent of the confinement that the existing spiral reinforcement provides in the standard octagonal precast constant section pile (Trestles)</w:delText>
+        </w:r>
+        <w:r w:rsidR="00536C3D" w:rsidDel="00287296">
+          <w:delText xml:space="preserve"> at the locations indicated on the plans</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText>.  The strength of the confinement shall vary when the pitch of the spiral reinforcement varies as shown on the existing plans due to seismic considerations.  Class A concrete f’c equals 5000 psi and reinforcing steel Fy equals 40,000 psi for the reinforced concrete piles.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="0F9C92CD" w14:textId="04B88876" w:rsidR="00B02334" w:rsidRPr="009A156C" w:rsidDel="00B02334" w:rsidRDefault="00B02334" w:rsidP="000977AE">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="15" w:author="Frankd" w:date="2016-10-20T16:07:00Z"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C89BB16" w14:textId="74143518" w:rsidR="009A156C" w:rsidRDefault="00B02334" w:rsidP="000977AE">
+      <w:del w:id="16" w:author="DDF" w:date="2016-10-20T16:07:00Z">
+        <w:r w:rsidDel="00B02334">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">2.3.3.3  </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="17" w:author="DDF" w:date="2016-09-15T14:42:00Z">
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Column Confinement.  </w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">Signed and sealed calculations with the shop drawings shall be submitted indicating that the proposed system provides 80 percent of the confinement that the existing </w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">column stirrups/spiral </w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">reinforcement </w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText>p</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText>rovides</w:delText>
+        </w:r>
+        <w:r w:rsidR="00536C3D" w:rsidDel="00287296">
+          <w:delText xml:space="preserve"> at the locations indicated on the plans</w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText>.</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">  The strength of the confi</w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText>nement shall vary when the spacing</w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText xml:space="preserve"> of the </w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">column stirrups/spiral reinforcement </w:delText>
+        </w:r>
+        <w:r w:rsidR="009A156C" w:rsidDel="00287296">
+          <w:delText xml:space="preserve">varies as shown on the existing plans.  </w:delText>
+        </w:r>
+        <w:r w:rsidR="00536506" w:rsidDel="00287296">
+          <w:delText>Strength of the existing concrete and reinforcement steel can be obtained from the existing plans.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="46B60C89" w14:textId="77777777" w:rsidR="00DC3434" w:rsidDel="00167F6B" w:rsidRDefault="00DC3434" w:rsidP="000977AE">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="18" w:author="DDF" w:date="2016-09-15T14:42:00Z"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3260C5E7" w14:textId="7A9DC92B" w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26" w:rsidRDefault="002974A3" w:rsidP="0005180A">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="19" w:author="Daniel M. Smith" w:date="2025-07-14T14:22:00Z"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="20" w:author="Daniel M. Smith" w:date="2025-07-14T14:22:00Z">
+        <w:r w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">2.3.3.4 </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00AE18EF" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Seismic Details </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText>f</w:delText>
+        </w:r>
+        <w:r w:rsidR="00AE18EF" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">or </w:delText>
+        </w:r>
+        <w:r w:rsidR="00E81BCE" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Widening. </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">Signed and sealed calculations with the shop drawings shall be submitted indicating that the proposed </w:delText>
+        </w:r>
+        <w:r w:rsidR="0038306B" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">FRP application </w:delText>
+        </w:r>
+        <w:r w:rsidR="00E85B32" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">on </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">the </w:delText>
+        </w:r>
+        <w:r w:rsidR="00E85B32" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">existing column </w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">provides </w:delText>
+        </w:r>
+        <w:r w:rsidR="00575713" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>a</w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00DC27CB" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">factored </w:delText>
+        </w:r>
+        <w:r w:rsidR="00492EB5" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>axial</w:delText>
+        </w:r>
+        <w:r w:rsidR="00350AC0" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00A77DC9" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>resi</w:delText>
+        </w:r>
+        <w:r w:rsidR="00CA5224" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>s</w:delText>
+        </w:r>
+        <w:r w:rsidR="00A77DC9" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>tance</w:delText>
+        </w:r>
+        <w:r w:rsidR="00350AC0" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00F820A3" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>to be not less than the new column</w:delText>
+        </w:r>
+        <w:r w:rsidR="00E873CF" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00DC27CB" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">factored </w:delText>
+        </w:r>
+        <w:r w:rsidR="00492EB5" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>axial</w:delText>
+        </w:r>
+        <w:r w:rsidR="00E873CF" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00CA5224" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>resistance</w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>.</w:delText>
+        </w:r>
+        <w:r w:rsidR="009616E4" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00DE072D" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>Factored a</w:delText>
+        </w:r>
+        <w:r w:rsidR="008F2F33" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">xial </w:delText>
+        </w:r>
+        <w:r w:rsidR="00CA5224" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>resistance</w:delText>
+        </w:r>
+        <w:r w:rsidR="00C15678" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>of the existing co</w:delText>
+        </w:r>
+        <w:r w:rsidR="00C15678" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>lumn</w:delText>
+        </w:r>
+        <w:r w:rsidR="005E63F3" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>s</w:delText>
+        </w:r>
+        <w:r w:rsidR="00D1775E" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">and </w:delText>
+        </w:r>
+        <w:r w:rsidR="00D1775E" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>new column</w:delText>
+        </w:r>
+        <w:r w:rsidR="005E63F3" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">s </w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText xml:space="preserve">can be obtained from the </w:delText>
+        </w:r>
+        <w:r w:rsidR="006E3E26" w:rsidDel="006E3E26">
+          <w:delText>contract plans</w:delText>
+        </w:r>
+        <w:r w:rsidR="0005180A" w:rsidRPr="00DC3434" w:rsidDel="006E3E26">
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="4D66F976" w14:textId="123B6C1D" w:rsidR="00DC3434" w:rsidRPr="00DC3434" w:rsidDel="006E3E26" w:rsidRDefault="00DC3434" w:rsidP="0005180A">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="21" w:author="Daniel M. Smith" w:date="2025-07-14T14:22:00Z"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3C89BB18" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.0  Construction</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Requirements. </w:t>
+        <w:t xml:space="preserve">.0  Construction Requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB19" w14:textId="77777777" w:rsidR="001713A6" w:rsidRDefault="001713A6" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BB1A" w14:textId="7614624A" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="3C89BB1A" w14:textId="573E2E52" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  </w:t>
       </w:r>
       <w:r w:rsidR="00012D08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FRP</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Wrapping</w:t>
+        <w:t>FRP Wrapping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FRP </w:t>
       </w:r>
       <w:r w:rsidR="00666920">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>shear reinforcement</w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be</w:t>
@@ -1021,194 +1243,202 @@
       <w:r w:rsidR="00FC14AA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be used</w:t>
       </w:r>
       <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> as anchorage for FRP shear reinforcement</w:t>
       </w:r>
       <w:r w:rsidR="00055DB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:del w:id="22" w:author="Daniel M. Smith" w:date="2025-07-14T14:28:00Z">
+        <w:r w:rsidR="00551918" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">The FRP shear strengthening </w:delText>
+        </w:r>
+        <w:r w:rsidR="007B3AD1" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">may </w:delText>
+        </w:r>
+        <w:r w:rsidR="00DA041C" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">be </w:delText>
+        </w:r>
+        <w:r w:rsidR="007B3AD1" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve">installed during the process of forming the deck but </w:delText>
+        </w:r>
+        <w:r w:rsidR="00551918" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText>shall be installed</w:delText>
+        </w:r>
+        <w:r w:rsidR="007B3AD1" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> and cured</w:delText>
+        </w:r>
+        <w:r w:rsidR="00551918" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> before the deck is poured.</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="3C89BB1B" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1C" w14:textId="0F81F7BE" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Concrete</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Concrete </w:t>
       </w:r>
       <w:r w:rsidR="00A415D1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Moisture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement.  </w:t>
       </w:r>
       <w:r>
         <w:t>The surfaces of the concrete to receive the FRP composite shall be reasonably dry</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> based on the following test.  </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
-        <w:t xml:space="preserve"> foot</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> polyethylene sheet shall be taped to the</w:t>
+        <w:t xml:space="preserve"> foot polyethylene sheet shall be taped to the</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> existing</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> concrete surface</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> and at any substructure repair area</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
-        <w:t xml:space="preserve">.  If moisture collects on the underside of the polyethylene sheet before the epoxy would </w:t>
-[...7 lines deleted...]
-        <w:t>, the concrete shall be allowed to dry longer.  The concrete surface shall pass this test before the FRP can be applied.</w:t>
+        <w:t>.  If moisture collects on the underside of the polyethylene sheet before the epoxy would cure, the concrete shall be allowed to dry longer.  The concrete surface shall pass this test before the FRP can be applied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB1D" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1E" w14:textId="0809E807" w:rsidR="008A63F1" w:rsidRPr="000E5CAD" w:rsidRDefault="000E5CAD" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D715AA" w:rsidRPr="000E5CAD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Surface</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Preparation.  </w:t>
+        <w:t xml:space="preserve">  Surface Preparation.  </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">Spalled and loose concrete shall be removed and concrete surfaces restored to their original dimensions using substructure repair in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="006D13C3">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 704</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00551918">
-        <w:t xml:space="preserve">The new concrete in the substructure repair areas shall </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for a minimum of 28 days before the FRP is applied.  </w:t>
+        <w:t xml:space="preserve">The new concrete in the substructure repair areas shall cure for a minimum of 28 days before the FRP is applied.  </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t>Concrete surfaces of existing</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> or patched</w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> concrete to receive an application of FRP material shall be prepared by </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t>abrasive</w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> blast</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">ing or grinding to </w:t>
       </w:r>
       <w:r w:rsidR="000977AE" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">remove </w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">existing laitance and expose aggregate </w:t>
       </w:r>
@@ -1227,109 +1457,93 @@
       <w:r w:rsidR="0075363F">
         <w:t xml:space="preserve">have all laitance, dust, dirt, oil, curing compound, existing coatings and any other </w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve">foreign </w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t>matter</w:t>
       </w:r>
       <w:r w:rsidR="00402527">
         <w:t xml:space="preserve"> removed</w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t xml:space="preserve"> that could interfere with the bond between the FRP system and the concrete</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
         <w:t>Localized out-of-plane variations</w:t>
       </w:r>
       <w:r w:rsidR="00423CEC">
         <w:t>, including form lines,</w:t>
       </w:r>
       <w:r w:rsidR="0075363F">
-        <w:t xml:space="preserve"> shall not exceed the smaller of 1/32 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or the tolerances recommended by the FRP manufacturer’s recommendation</w:t>
+        <w:t xml:space="preserve"> shall not exceed the smaller of 1/32 inch or the tolerances recommended by the FRP manufacturer’s recommendation</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t>harp and chamfered corners</w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve"> shall be rounded off</w:t>
       </w:r>
       <w:r w:rsidR="008A63F1" w:rsidRPr="000E5CAD">
         <w:t xml:space="preserve"> to a minimum radius of 1/2 inch by grinding or forming with the system’s thickened epoxy.  Variations in the radius along the vertical edge shall not exceed 1/2 inch for each foot of length. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB1F" w14:textId="77777777" w:rsidR="00F4273B" w:rsidRDefault="00F4273B" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB20" w14:textId="60B840AF" w:rsidR="00F4273B" w:rsidRPr="00F4273B" w:rsidRDefault="00D46DCB" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B" w:rsidRPr="00F4273B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Installation</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of FRP.</w:t>
+        <w:t>Installation of FRP.</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve">The concrete and atmospheric temperatures shall </w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t>be between</w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t xml:space="preserve"> 40°</w:t>
       </w:r>
       <w:r w:rsidR="00DC21A4">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve"> and rising and </w:t>
       </w:r>
       <w:r w:rsidR="00AC2EE6">
         <w:t>90°</w:t>
       </w:r>
       <w:r w:rsidR="00DC21A4">
         <w:t>F</w:t>
       </w:r>
@@ -1398,198 +1612,172 @@
       </w:r>
       <w:r w:rsidR="003546BA">
         <w:t xml:space="preserve">bent </w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:t>having</w:t>
       </w:r>
       <w:r w:rsidR="00A415D1">
         <w:t xml:space="preserve"> FRP being applied.</w:t>
       </w:r>
       <w:r w:rsidR="005503A4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t>The FRP shall be installed in accordance with the manufacturer’s written recommendations</w:t>
       </w:r>
       <w:r w:rsidR="00BF6019">
         <w:t xml:space="preserve"> and as required by the job special provisions</w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB21" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB22" w14:textId="0573FBE6" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Measurement.  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0  Method of Measurement.  </w:t>
       </w:r>
       <w:r w:rsidR="00E33177" w:rsidRPr="00802386">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fiber reinforced polymer wrap </w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:t xml:space="preserve">will be measured to the nearest square foot </w:t>
       </w:r>
       <w:r w:rsidR="006D1F85">
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D709BE">
         <w:t xml:space="preserve">member </w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:t xml:space="preserve">surface area </w:t>
       </w:r>
       <w:r w:rsidR="00802386">
         <w:t>as detailed on the contract plans. No additional compensation will be given for the use of multiple layers of material to achieve design strength.</w:t>
       </w:r>
       <w:r w:rsidR="006D1F85">
         <w:t xml:space="preserve">  Final measurements will not be made</w:t>
       </w:r>
       <w:r w:rsidR="00733FAF">
         <w:t xml:space="preserve"> except for authorized changes during construction or where significant errors are found in the contract quantity.  The revision or correction will be computed and added to or deducted from the contract quantity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB23" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB24" w14:textId="5208B159" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5.0  </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Basis</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Basis of Payment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7581">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E2DC8">
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered comp</w:t>
+        <w:t>Payment for the above described work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered comp</w:t>
       </w:r>
       <w:r>
         <w:t>letely covered by the contract unit</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:t xml:space="preserve"> price for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fiber </w:t>
       </w:r>
       <w:r w:rsidR="00396508">
         <w:t xml:space="preserve">Reinforced Polymer </w:t>
       </w:r>
       <w:r w:rsidR="00663964">
         <w:t>Wrap</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2DC8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D651A60" w14:textId="77777777" w:rsidR="00B02334" w:rsidRDefault="00B02334"/>
     <w:sectPr w:rsidR="00B02334" w:rsidSect="006407A2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="352F60B2" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
+    <w:p w14:paraId="2C294D48" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32E24F7E" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
+    <w:p w14:paraId="0D6ACC0D" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="234B1BE6" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622"/>
+    <w:p w14:paraId="33277D30" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1724,65 +1912,65 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="368AAFF3" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
+    <w:p w14:paraId="510347E4" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1236D64F" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622">
+    <w:p w14:paraId="75944781" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09F8E9DD" w14:textId="77777777" w:rsidR="00594622" w:rsidRDefault="00594622"/>
+    <w:p w14:paraId="06AA4DB0" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7590AB74" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28C4474F" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1894,258 +2082,259 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="12803003">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Suresh Patel">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Suresh.Patel@modot.mo.gov::2aa53e5b-9b8c-4558-8dca-2b23f2617e15"/>
+  </w15:person>
+  <w15:person w15:author="Daniel M. Smith">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Daniel.M.Smith@modot.mo.gov::25fa5273-c330-42e3-a985-a27ef7108a1d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000977AE"/>
     <w:rsid w:val="000101AA"/>
     <w:rsid w:val="00012D08"/>
     <w:rsid w:val="000168AF"/>
     <w:rsid w:val="00025A42"/>
     <w:rsid w:val="0005180A"/>
     <w:rsid w:val="00055DB5"/>
     <w:rsid w:val="00083365"/>
     <w:rsid w:val="000977AE"/>
     <w:rsid w:val="000A42D2"/>
     <w:rsid w:val="000A66E4"/>
     <w:rsid w:val="000E505D"/>
     <w:rsid w:val="000E5CAD"/>
     <w:rsid w:val="000F7291"/>
     <w:rsid w:val="001408FD"/>
     <w:rsid w:val="00167F6B"/>
     <w:rsid w:val="00170D77"/>
     <w:rsid w:val="001713A6"/>
     <w:rsid w:val="0017383C"/>
-    <w:rsid w:val="00175AE1"/>
     <w:rsid w:val="001B4A4D"/>
     <w:rsid w:val="001E0747"/>
     <w:rsid w:val="001E1F8B"/>
     <w:rsid w:val="001E2B73"/>
     <w:rsid w:val="001E60FF"/>
     <w:rsid w:val="001F0EEA"/>
     <w:rsid w:val="001F27C6"/>
     <w:rsid w:val="00223DAB"/>
     <w:rsid w:val="00232F01"/>
     <w:rsid w:val="0025030E"/>
     <w:rsid w:val="00253A98"/>
     <w:rsid w:val="00260772"/>
     <w:rsid w:val="00287296"/>
     <w:rsid w:val="002974A3"/>
     <w:rsid w:val="002C262E"/>
-    <w:rsid w:val="002E0EB5"/>
     <w:rsid w:val="003439B2"/>
     <w:rsid w:val="00350AC0"/>
     <w:rsid w:val="003546BA"/>
     <w:rsid w:val="00380B5E"/>
     <w:rsid w:val="00381979"/>
     <w:rsid w:val="0038306B"/>
     <w:rsid w:val="00386D56"/>
     <w:rsid w:val="00396508"/>
     <w:rsid w:val="003B7C15"/>
     <w:rsid w:val="00402527"/>
     <w:rsid w:val="00415DBB"/>
     <w:rsid w:val="00423CEC"/>
     <w:rsid w:val="004300FF"/>
     <w:rsid w:val="00453377"/>
     <w:rsid w:val="00492EB5"/>
-    <w:rsid w:val="004F0CAE"/>
     <w:rsid w:val="00501D1D"/>
     <w:rsid w:val="005028CE"/>
     <w:rsid w:val="0050498D"/>
     <w:rsid w:val="00516AA0"/>
     <w:rsid w:val="00520A9F"/>
     <w:rsid w:val="0052397D"/>
     <w:rsid w:val="00536506"/>
     <w:rsid w:val="00536C3D"/>
     <w:rsid w:val="005503A4"/>
     <w:rsid w:val="00551918"/>
     <w:rsid w:val="005651F3"/>
     <w:rsid w:val="00575713"/>
     <w:rsid w:val="005812D5"/>
-    <w:rsid w:val="00594622"/>
     <w:rsid w:val="005B1FC6"/>
     <w:rsid w:val="005B3655"/>
     <w:rsid w:val="005E63F3"/>
     <w:rsid w:val="00617D65"/>
     <w:rsid w:val="006407A2"/>
     <w:rsid w:val="00641674"/>
     <w:rsid w:val="00663964"/>
     <w:rsid w:val="00666920"/>
-    <w:rsid w:val="006938A6"/>
     <w:rsid w:val="00696416"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D1F85"/>
     <w:rsid w:val="006D5297"/>
     <w:rsid w:val="006E3E26"/>
     <w:rsid w:val="006F1716"/>
     <w:rsid w:val="00702BFF"/>
     <w:rsid w:val="0071057C"/>
     <w:rsid w:val="00720FB3"/>
     <w:rsid w:val="00733FAF"/>
     <w:rsid w:val="0075363F"/>
     <w:rsid w:val="007755E2"/>
     <w:rsid w:val="0079286B"/>
     <w:rsid w:val="007A3D8D"/>
     <w:rsid w:val="007A7305"/>
     <w:rsid w:val="007B3AD1"/>
     <w:rsid w:val="007B3D68"/>
     <w:rsid w:val="007C7D06"/>
     <w:rsid w:val="007E38AE"/>
     <w:rsid w:val="007F390C"/>
     <w:rsid w:val="007F7A26"/>
     <w:rsid w:val="00802386"/>
     <w:rsid w:val="0083198E"/>
     <w:rsid w:val="00866FC9"/>
     <w:rsid w:val="008A63F1"/>
     <w:rsid w:val="008C08ED"/>
     <w:rsid w:val="008C69BD"/>
     <w:rsid w:val="008D4E76"/>
     <w:rsid w:val="008F2F33"/>
     <w:rsid w:val="00907650"/>
     <w:rsid w:val="00910327"/>
     <w:rsid w:val="00923D00"/>
-    <w:rsid w:val="0092755F"/>
     <w:rsid w:val="00935A36"/>
     <w:rsid w:val="009406B8"/>
     <w:rsid w:val="00952014"/>
     <w:rsid w:val="009616E4"/>
     <w:rsid w:val="009A156C"/>
     <w:rsid w:val="009B3D28"/>
     <w:rsid w:val="009D0C65"/>
     <w:rsid w:val="009D3C5E"/>
     <w:rsid w:val="009D4CBE"/>
     <w:rsid w:val="009D68A2"/>
     <w:rsid w:val="009E5844"/>
     <w:rsid w:val="009E6D0D"/>
-    <w:rsid w:val="00A046D7"/>
     <w:rsid w:val="00A253DD"/>
     <w:rsid w:val="00A267DA"/>
     <w:rsid w:val="00A3531C"/>
     <w:rsid w:val="00A415D1"/>
     <w:rsid w:val="00A47247"/>
     <w:rsid w:val="00A52E16"/>
     <w:rsid w:val="00A66C4B"/>
     <w:rsid w:val="00A67C0F"/>
     <w:rsid w:val="00A77DC9"/>
     <w:rsid w:val="00AC2EE6"/>
     <w:rsid w:val="00AD1814"/>
     <w:rsid w:val="00AE18EF"/>
     <w:rsid w:val="00AF0152"/>
     <w:rsid w:val="00B003C1"/>
     <w:rsid w:val="00B02334"/>
     <w:rsid w:val="00B16414"/>
     <w:rsid w:val="00B530E2"/>
     <w:rsid w:val="00B754EE"/>
     <w:rsid w:val="00B9437D"/>
     <w:rsid w:val="00BC02A6"/>
     <w:rsid w:val="00BE23C7"/>
     <w:rsid w:val="00BF6019"/>
     <w:rsid w:val="00C15678"/>
-    <w:rsid w:val="00C345E7"/>
     <w:rsid w:val="00C60243"/>
     <w:rsid w:val="00C64447"/>
     <w:rsid w:val="00C832FB"/>
     <w:rsid w:val="00C865EA"/>
     <w:rsid w:val="00C90F1D"/>
     <w:rsid w:val="00C97688"/>
     <w:rsid w:val="00CA0769"/>
     <w:rsid w:val="00CA5224"/>
     <w:rsid w:val="00CD14C1"/>
     <w:rsid w:val="00CE7581"/>
     <w:rsid w:val="00D1775E"/>
     <w:rsid w:val="00D46DCB"/>
     <w:rsid w:val="00D62A74"/>
     <w:rsid w:val="00D709BE"/>
     <w:rsid w:val="00D715AA"/>
     <w:rsid w:val="00DA041C"/>
     <w:rsid w:val="00DB3910"/>
     <w:rsid w:val="00DC21A4"/>
     <w:rsid w:val="00DC27CB"/>
     <w:rsid w:val="00DC3434"/>
     <w:rsid w:val="00DC36BE"/>
     <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DF09F9"/>
     <w:rsid w:val="00E128A5"/>
     <w:rsid w:val="00E33177"/>
     <w:rsid w:val="00E37175"/>
     <w:rsid w:val="00E44100"/>
     <w:rsid w:val="00E65E1F"/>
     <w:rsid w:val="00E81BCE"/>
     <w:rsid w:val="00E85B32"/>
     <w:rsid w:val="00E873CF"/>
     <w:rsid w:val="00EB2172"/>
     <w:rsid w:val="00EE503C"/>
-    <w:rsid w:val="00EF1DF2"/>
     <w:rsid w:val="00EF242B"/>
     <w:rsid w:val="00F063EB"/>
     <w:rsid w:val="00F149AD"/>
     <w:rsid w:val="00F25133"/>
     <w:rsid w:val="00F4273B"/>
     <w:rsid w:val="00F820A3"/>
     <w:rsid w:val="00F90BC9"/>
     <w:rsid w:val="00FA7BB7"/>
     <w:rsid w:val="00FC14AA"/>
     <w:rsid w:val="00FF2D62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -2782,51 +2971,51 @@
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3087,63 +3276,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Description0 xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">false</Send_x0020_to_x0020_EPG>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Who xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001AE1C67F7445AE48A5DE32D2FF51F959" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ca4be903359fa35965c91e4739a6a69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f28fb21dcd1b1c10df8bf3a5c81d14b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
                 <xsd:element ref="ns3:Who" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
@@ -3384,151 +3595,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3511F069-9F82-4AF7-932E-FCBCB4B9AA94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8533B33B-2A1E-4D24-9714-65B490665752}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3511F069-9F82-4AF7-932E-FCBCB4B9AA94}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E5D3D3-49B1-4C98-9836-513F5FC5DC79}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9106B236-FA0E-4419-ABFC-1BB5DEDB2CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1207</Words>
-  <Characters>6785</Characters>
+  <Words>1541</Words>
+  <Characters>8661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7966</CharactersWithSpaces>
+  <CharactersWithSpaces>10169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001AE1C67F7445AE48A5DE32D2FF51F959</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>